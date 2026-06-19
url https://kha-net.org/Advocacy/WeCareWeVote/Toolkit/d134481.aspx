--- v0 (2026-05-25)
+++ v1 (2026-06-19)
@@ -1,1094 +1,975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F8AC075" w14:textId="7A1C8D5E" w:rsidR="00D03F70" w:rsidRDefault="006E0E49">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
+    <w:p w14:paraId="5D8AB0AD" w14:textId="466DB382" w:rsidR="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="183964"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...73 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="18"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Lucida Sans"/>
           <w:b/>
-          <w:color w:val="0C3B60"/>
-[...8 lines deleted...]
-        <w:ind w:left="1710" w:right="-190"/>
+          <w:bCs/>
+          <w:color w:val="183964"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>[Insert Hospital Header]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62273092" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
-          <w:sz w:val="25"/>
-[...109 lines deleted...]
-          <w:color w:val="231F20"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="183964"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ECD7DB3" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="183964"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18799DE8" w14:textId="147F32D3" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dear Valued Team Member,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAB91D8" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D06C6AA" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospital employees in Kansas are more than 100,000 people strong. As state and national leaders make decisions that affect health care access across Kansas, you and your colleagues are in a powerful position to help. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="672E975C" w14:textId="77777777" w:rsidR="00230C3C" w:rsidRDefault="00230C3C" w:rsidP="006E0E49">
-[...53 lines deleted...]
-    <w:p w14:paraId="4860AFF8" w14:textId="3267D6B8" w:rsidR="00835E8C" w:rsidRDefault="00B418F7" w:rsidP="006E0E49">
+    <w:p w14:paraId="78002E43" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39FBBD9F" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>With your vote in the 2026 elections, you can make your voice heard – and, in your interactions with community members, you can spread the word that voting is essential for electing leaders who support healthy Kansas communities. Hospitals statewide are urging their employees to get involved with the We CARE We VOTE campaign to inspire legislators to prioritize the health of Kansans. For your part, I encourage you to take three steps:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A64B37" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F43E118" w14:textId="2D57F67E" w:rsidR="001C37CA" w:rsidRPr="001C37CA" w:rsidRDefault="001C37CA" w:rsidP="00CC2E3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="1710" w:right="-190" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...6 lines deleted...]
-          <w:b/>
           <w:color w:val="231F20"/>
         </w:rPr>
+        <w:t>CHECK</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040337A">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t>the new site:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040337A">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00835E8C">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0040337A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>www.WeCareWeVote.org</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0040337A">
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the We CARE We VOTE campaign pin to symbolize the importance of electing </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0069464F">
+        <w:t xml:space="preserve"> for voter information, a Kansas election calendar</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00835E8C">
+        <w:t xml:space="preserve"> and links to learn more about </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040337A">
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t>leaders who want to protect</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00835E8C">
+        <w:t>candidates</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:spacing w:val="-6"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00835E8C">
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040337A">
         <w:rPr>
           <w:color w:val="231F20"/>
         </w:rPr>
-        <w:t>access</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00835E8C">
+        <w:t xml:space="preserve"> elected officials</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="231F20"/>
-          <w:spacing w:val="-6"/>
-[...162 lines deleted...]
-    <w:p w14:paraId="404B92D0" w14:textId="2CFD94BC" w:rsidR="00835E8C" w:rsidRDefault="00B418F7" w:rsidP="006E0E49">
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE77FCB" w14:textId="080D24BE" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...53 lines deleted...]
-    <w:p w14:paraId="2E4C079C" w14:textId="61164F6F" w:rsidR="00835E8C" w:rsidRDefault="00B418F7" w:rsidP="006E0E49">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LIKE our hospital’s Facebook page to share our posts </w:t>
+      </w:r>
+      <w:r w:rsidR="001C37CA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>about the importance of voting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F0021CD" w14:textId="089C7616" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:tabs>
-[...253 lines deleted...]
-        <w:t xml:space="preserve">I hope everyone will participate. Let’s </w:t>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>VOTE for candidates who support healthy Kansas communities during the 2026 Kansas Primary Election on August 4 and the General Election on November 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="231D99E1" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41A50F80" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our hospital will host an event on [DATE OF EVENT] to encourage all team members to be advocates for a healthy Kansas by voting. I hope everyone will participate. Let’s </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:color w:val="231F20"/>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>join together</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...46 lines deleted...]
-          <w:color w:val="231F20"/>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to show our state leaders the power of more than 100,000 hospital employees who believe in the power of caring for Kansans.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74507544" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAFB4C1" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68B61E1D" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Thank you,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72173D13" w14:textId="77777777" w:rsidR="00D03F70" w:rsidRDefault="00D03F70" w:rsidP="006E0E49">
-[...28 lines deleted...]
-          <w:spacing w:val="-7"/>
+    <w:p w14:paraId="2DAE1BBF" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6B46BB" w14:textId="77777777" w:rsidR="00CC2E3D" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61C5E819" w14:textId="2D852D55" w:rsidR="005B0BD8" w:rsidRPr="00CC2E3D" w:rsidRDefault="00CC2E3D" w:rsidP="00CC2E3D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC2E3D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>[INSERT SIGNATURE LINE]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20331C9F" w14:textId="77777777" w:rsidR="00860C9C" w:rsidRDefault="00860C9C" w:rsidP="006E0E49">
-[...73 lines deleted...]
-    <w:sectPr w:rsidR="00D03F70">
+    <w:sectPr w:rsidR="005B0BD8" w:rsidRPr="00CC2E3D" w:rsidSect="00E00902">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="0" w:right="720" w:bottom="0" w:left="1720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="3600" w:right="720" w:bottom="2160" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="779ECF48" w14:textId="77777777" w:rsidR="00E87C78" w:rsidRDefault="00E87C78" w:rsidP="006C7C3D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="14A65689" w14:textId="77777777" w:rsidR="00E87C78" w:rsidRDefault="00E87C78" w:rsidP="006C7C3D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Sans">
-    <w:panose1 w:val="020B0602030504020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54760050" w14:textId="6C24647F" w:rsidR="00E00902" w:rsidRDefault="00E00902">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DD043B6" wp14:editId="1FAD67F8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-76200</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-468630</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6781800" cy="1196340"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="1942" y="1720"/>
+              <wp:lineTo x="1274" y="5503"/>
+              <wp:lineTo x="1274" y="6191"/>
+              <wp:lineTo x="1699" y="7911"/>
+              <wp:lineTo x="1578" y="10318"/>
+              <wp:lineTo x="1578" y="12726"/>
+              <wp:lineTo x="1699" y="16510"/>
+              <wp:lineTo x="2548" y="16510"/>
+              <wp:lineTo x="16382" y="15822"/>
+              <wp:lineTo x="16261" y="13414"/>
+              <wp:lineTo x="19901" y="13414"/>
+              <wp:lineTo x="19901" y="8255"/>
+              <wp:lineTo x="16079" y="7911"/>
+              <wp:lineTo x="16139" y="5503"/>
+              <wp:lineTo x="11407" y="3783"/>
+              <wp:lineTo x="2306" y="1720"/>
+              <wp:lineTo x="1942" y="1720"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="1546395588" name="Picture 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1546395588" name="Picture 1546395588"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6781800" cy="1196340"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1D3D2F7B" w14:textId="6C49F40C" w:rsidR="00E00902" w:rsidRDefault="00E00902">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6882BF1A" w14:textId="77777777" w:rsidR="00E87C78" w:rsidRDefault="00E87C78" w:rsidP="006C7C3D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="088A5EA3" w14:textId="77777777" w:rsidR="00E87C78" w:rsidRDefault="00E87C78" w:rsidP="006C7C3D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15438491" w14:textId="17868778" w:rsidR="006C7C3D" w:rsidRDefault="006C7C3D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DAECAE8" wp14:editId="2E470379">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-361950</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-361950</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7618730" cy="2114550"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1759679543" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1759679543" name="Picture 1759679543"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7618730" cy="2114550"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="524B61A8" w14:textId="77777777" w:rsidR="006C7C3D" w:rsidRDefault="006C7C3D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17CC34F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B3AC822"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4881425B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A6D26B46"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48E94BEF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B87E55A0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="523A3088"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2536F3D0"/>
     <w:lvl w:ilvl="0" w:tplc="0680C386">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1850" w:hanging="190"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:color w:val="231F20"/>
         <w:spacing w:val="-8"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7E76EBCE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -1162,241 +1043,290 @@
     <w:lvl w:ilvl="7" w:tplc="9E468C70">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7418" w:hanging="190"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3DCAED1A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8212" w:hanging="190"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77606A06"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79BD26EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6A96851C"/>
-[...112 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    <w:tmpl w:val="D3F2AD06"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1618289695">
+  <w:num w:numId="1" w16cid:durableId="1664895739">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1103527519">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1823345443">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="335964268">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="56057001">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D03F70"/>
-    <w:rsid w:val="0018393F"/>
+    <w:rsid w:val="001B3257"/>
+    <w:rsid w:val="001C37CA"/>
+    <w:rsid w:val="001F0E29"/>
+    <w:rsid w:val="002023F9"/>
     <w:rsid w:val="00230C3C"/>
+    <w:rsid w:val="002B0315"/>
+    <w:rsid w:val="002C1AC9"/>
     <w:rsid w:val="00325C5D"/>
-    <w:rsid w:val="00667C51"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00B418F7"/>
+    <w:rsid w:val="003B0C4F"/>
+    <w:rsid w:val="00547C8F"/>
+    <w:rsid w:val="00552699"/>
+    <w:rsid w:val="005655BE"/>
+    <w:rsid w:val="00576D2D"/>
+    <w:rsid w:val="0059152F"/>
+    <w:rsid w:val="005B0BD8"/>
+    <w:rsid w:val="00651285"/>
+    <w:rsid w:val="00680925"/>
+    <w:rsid w:val="006A7B4A"/>
+    <w:rsid w:val="006B0351"/>
+    <w:rsid w:val="006C7C3D"/>
+    <w:rsid w:val="006D6D0C"/>
+    <w:rsid w:val="007132C0"/>
+    <w:rsid w:val="008C51BC"/>
+    <w:rsid w:val="00926B13"/>
+    <w:rsid w:val="00995B66"/>
+    <w:rsid w:val="009E20A0"/>
+    <w:rsid w:val="00A34C45"/>
+    <w:rsid w:val="00A75D66"/>
+    <w:rsid w:val="00AD70FD"/>
+    <w:rsid w:val="00AF2160"/>
+    <w:rsid w:val="00C363C4"/>
+    <w:rsid w:val="00CA48F3"/>
+    <w:rsid w:val="00CC2E3D"/>
     <w:rsid w:val="00D03F70"/>
-    <w:rsid w:val="00FE7703"/>
+    <w:rsid w:val="00D1137B"/>
+    <w:rsid w:val="00D82FA7"/>
+    <w:rsid w:val="00D9240A"/>
+    <w:rsid w:val="00DF4CA7"/>
+    <w:rsid w:val="00E00902"/>
+    <w:rsid w:val="00E87C78"/>
+    <w:rsid w:val="00F53C14"/>
+    <w:rsid w:val="00F63B63"/>
+    <w:rsid w:val="00F66FBA"/>
+    <w:rsid w:val="00F81B70"/>
+    <w:rsid w:val="00F911A0"/>
+    <w:rsid w:val="00FA66AE"/>
+    <w:rsid w:val="00FF4908"/>
+    <w:rsid w:val="163E6200"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="604A5D88"/>
   <w15:docId w15:val="{857A1F1F-9EEA-4E45-895B-FCFA23061074}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1809,75 +1739,184 @@
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:ind w:left="1850" w:hanging="190"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FA66AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FA66AE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00835E8C"/>
+    <w:rsid w:val="002C1AC9"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00680925"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00680925"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C7C3D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C7C3D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C7C3D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006C7C3D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.WeCareWeVote.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2124,79 +2163,80 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>233</Words>
-  <Characters>1333</Characters>
+  <Words>238</Words>
+  <Characters>1259</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>20</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1563</CharactersWithSpaces>
+  <CharactersWithSpaces>1490</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cindy Samuelson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-11-11T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 14.0 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2020-06-08T00:00:00Z</vt:filetime>
   </property>
 </Properties>
 </file>